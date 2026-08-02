--- v0 (2025-10-19)
+++ v1 (2026-08-02)
@@ -1,1995 +1,2408 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p>
-[...3 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="264" w:before="199" w:after="0"/>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="199" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The following Publication and Copyright Agreement ("Agreement") must be signed and returned to the Publisher before a  manuscript can be published. Please read the terms of this agreement, fill Author and Article details, sign and send the document in pdf form by e-mail to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId2">
+      <w:hyperlink r:id="rId6">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="000000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>appol@ifpan.edu.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:spacing w:lineRule="auto" w:line="264" w:before="131" w:after="0"/>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="131" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The agreement can be signed electronically or by hand, and in the latter case must be scanned into pdf form. It can be signed by all authors or by the signing author(s) as authorized agents for and on behalf of all authors. If the copyright in the contribution is owned by the author's employer, the employer or an authorized representative must sign the agreement. </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00EE6783">
       <w:pPr>
         <w:pStyle w:val="HorizontalLine"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00EE6783">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-      </w:r>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        <w:t xml:space="preserve">PUBLICATION AND LICENSE </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:eastAsia="Bookman Old Style" w:hAnsi="Bookman Old Style" w:cs="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t xml:space="preserve">PUBLICATION AND LICENSE </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Bookman Old Style" w:cs="Bookman Old Style" w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+        <w:t>AGREEMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00EE6783">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This Agreement is by and between the publisher of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...30 lines deleted...]
-      </w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Acta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Acta Physica Polonica A [ "the Journal" ]</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Physica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Polonica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A [ "the Journal" ]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Institute of Physics, Polish Academy of Sciences</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Aleja Lotników 32/46</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aleja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lotników</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 32/46</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>02-668 Warszawa</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Poland,</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[ "the Publisher" ] </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...11 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00EE6783">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>......................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[ "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the Authors</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>" ].</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...11 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00EE6783">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">regarding </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the article entitled</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...11 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00EE6783">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>......................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[ "the Work" ]</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...11 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00EE6783">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Signing Author</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(s) and/or employer's authorized representative(s), if relevant, are:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...11 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00EE6783">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>......................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[ "the Signatories"] </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...11 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00EE6783">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The data for preparation of an invoice for payment of the Article Publication Charge (APC) (if applicable) is:</w:t>
-[...14 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+        <w:t>The data for preparation of an invoice for payment of the Article Publication Charge (APC) is:</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6079">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F3503B">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6079" w:rsidRPr="00F3503B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>OBLIGATORY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00EE6783">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>......................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...11 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00EE6783">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>......................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...11 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00EE6783">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE6079" w:rsidRDefault="00EE6079">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE6079" w:rsidRDefault="00EE6079">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563E2E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaration regarding application of </w:t>
+      </w:r>
+      <w:r w:rsidR="007B0B8E" w:rsidRPr="00563E2E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Artificial Intelligence (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563E2E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AI</w:t>
+      </w:r>
+      <w:r w:rsidR="007B0B8E" w:rsidRPr="00563E2E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563E2E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6079" w:rsidRDefault="00EE6079">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelasiatki4akcent2"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4889"/>
+        <w:gridCol w:w="2023"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EE6079" w:rsidTr="00F46585">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4889" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE6079" w:rsidRPr="00563E2E" w:rsidRDefault="00EE6079">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2023" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE6079" w:rsidRPr="00563E2E" w:rsidRDefault="00563E2E" w:rsidP="00563E2E">
+            <w:pPr>
+              <w:ind w:left="214" w:right="767"/>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Click one</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE6079" w:rsidTr="00F46585">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4889" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE6079" w:rsidRPr="00563E2E" w:rsidRDefault="00EE6079" w:rsidP="00F46585">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00563E2E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>AI was not used in research presented in th</w:t>
+            </w:r>
+            <w:r w:rsidR="00F3503B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00563E2E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F3503B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Work</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2023" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE6079" w:rsidRDefault="00EE6079" w:rsidP="00563E2E">
+            <w:pPr>
+              <w:ind w:left="73" w:right="2043"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE6079" w:rsidTr="00F46585">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4889" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE6079" w:rsidRPr="00563E2E" w:rsidRDefault="00EE6079" w:rsidP="007A50F4">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00563E2E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>AI was used (</w:t>
+            </w:r>
+            <w:r w:rsidR="007A50F4">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>as</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00563E2E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> described below)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2023" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EE6079" w:rsidRDefault="00EE6079" w:rsidP="00563E2E">
+            <w:pPr>
+              <w:ind w:left="73" w:right="2043"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00EE6079" w:rsidRDefault="00EE6079">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00036406" w:rsidRDefault="00036406" w:rsidP="00563E2E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00563E2E" w:rsidRDefault="00563E2E" w:rsidP="00563E2E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>......................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00563E2E" w:rsidRDefault="00563E2E" w:rsidP="00563E2E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00563E2E" w:rsidRDefault="00563E2E" w:rsidP="00563E2E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>......................................................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00563E2E" w:rsidRDefault="00563E2E">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>It is agreed that</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00EE6783">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. The Author(s) have submitted the Work for publication in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Acta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Physica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Polonica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A journal, and:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
         <w:ind w:left="454"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a)  own the copyright to the Work, or </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
         <w:ind w:left="454"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>b) their contribution to the copyright of the Work is owned by their employer, in which case the agreement is signed by their employer's authorized representative.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00EE6783">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2. The copyright holders of the Work hereby grant the Publisher a non-exclusive,  worldwide, royalty-free license  to publish, distribute and archive the Work, and any subsequent errata in the Journal, its electronic and paper archives, and to make the Work available through interlibrary loan. This license covers all material published as part of the Work or any subsequent errata (in any medium), including but not limited to tables, figures, and graphs. This license is granted solely to the extent consistent with the terms specified in point 3. below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00EE6783">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3. The Work will be published under the terms of the Creative Commons CC-BY 4.0 International License as available at https://creativecommons.org/licenses/by/4.0/, and the Authors and/or copyright holders accept the full text of that license.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00EE6783">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4. The Author(s), jointly represent and warrant that the Work including tables, figures, graphs, photographs, appendices:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
+        <w:ind w:left="397"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) is the result of their original creative work, and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
+        <w:ind w:left="397"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b) they (or their Employer where relevant) are entitled to exclusive and unrestricted copyright to the Work and that by the date of the Agreement they have not taken any commitments that would limit or waive their right to the Work; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
+        <w:ind w:left="397"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c) </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:r>
-[...86 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+        <w:t>that any necessary written permissions to quote from other sources have been obtained by the Author(s);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
         <w:ind w:left="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">a) is the result of their original creative work, and </w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+        <w:t>d) that all contributors to the Work have been justly included as Authors or acknowledged in the acknowledgements in accordance with the requirements of scientific integrity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
         <w:ind w:left="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">b) they (or their Employer where relevant) are entitled to exclusive and unrestricted copyright to the Work and that by the date of the Agreement they have not taken any commitments that would limit or waive their right to the Work; </w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+        <w:t>e) that the Work does not infringe any copyright, does not contain statements that violate Polish or European Union law, or any other right of any third parties;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
         <w:ind w:left="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">c) </w:t>
+        <w:t xml:space="preserve">f) that the Work has not been published elsewhere </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>that any necessary written permissions to quote from other sources have been obtained by the Author(s);</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+        <w:t xml:space="preserve">other than as a doctoral/masters/bachelor thesis or a preprint whose license is not in conflict with this agreement, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and that the Work is not currently being considered for publication elsewhere in any form;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
         <w:ind w:left="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>d) that all contributors to the Work have been justly included as Authors or acknowledged in the acknowledgements in accordance with the requirements of scientific integrity;</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+        <w:t>g) that there are no other circumstances that could expose the publisher to any liability to any third parties arising from the publication or distribution of the Work.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">h) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The Authors shall indemnify and hold harmless the Publisher against any claims, damages, costs or expenses (including reasonable legal fees) arising from any breach of the warranties contained in this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00EE6783">
+      <w:pPr>
         <w:ind w:left="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5. The Author(s) agree that if the Work is published in the Journal the Work will not be published in any other Journal or publication, in the same or substantially the same form, without acknowledging prior publication in this Journal. In the event of a breach of the exclusivity obligation under this Agreement, the Publisher shall be entitled to withdraw the article from publication and its archives, notify relevant indexing services, without any obligation to reimbursement of the Article Publication Charge (APC) already paid by the Author.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00EE6783">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6. The Authors retain rights that include, among others:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
         <w:ind w:left="397"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">f) that the Work has not been published elsewhere </w:t>
+        <w:t>a) copyright, and other proprietary rights relating to the article, such as patent rights;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
+        <w:ind w:left="397"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>b) the right to use the substance of the article in future own works, including lectures and books;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
+        <w:ind w:left="397"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c) the right to reproduce the article for own purposes, provided the copies are not offered for sale;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
+        <w:ind w:left="397"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d) the right to self-archive the article;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
+        <w:ind w:left="397"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e) the right to submit the author accepted version prior to copy-editing by the Publisher to e-print archives;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
+        <w:ind w:left="397"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>f) the right to supervision over the integrity of the content of the work and its fair use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
+        <w:ind w:left="227"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>provided that any further use of the Work by the Authors shall include a proper citation to the original publication in the Journal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00EE6783">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7.  The Publisher agrees to publish the article provided that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
+        <w:ind w:left="397"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a) the content analysis of the article has proven no infringement of other entities’ copyrights, scientific integrity, Polish or European Union law, and all required permissions are obtained by the Author(s) in case copyrighted materials or images are used;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
+        <w:ind w:left="397"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>b) the article has been accepted following the review procedure;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
+        <w:ind w:left="397"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c) the Article Publication Charge (APC) specified in the APC regulations published on the website of the Journal has been paid in full where required, unless it is waived by the Editor of the Journal under the conditions specified in the APC regulations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
+        <w:ind w:left="397"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d) the Work's editorial process is successfully completed, including acceptance by the Authors of the Publisher's copy-edited proofs, which may include but not be limited to technical, formatting, and linguistic editing;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
+        <w:ind w:left="397"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e) the correctly filled and signed Agreement has been received by the Publisher.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00EE6783">
+      <w:pPr>
+        <w:ind w:left="397"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8. The Authors undertake to cooperate with the Publisher in the production process, including timely responses to editors, and approval of proofs within deadlines reasonably set by the Publisher. Failure to comply with these obligations may result in withdrawal of the Work from the publication process by the Publisher.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00EE6783">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">other than as a doctoral/masters/bachelor thesis or a preprint whose license is not in conflict with this agreement, </w:t>
-[...448 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">In the event that the Publisher decides not to publish the Work, this Agreement shall be null and void. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> However, the provisions of this Agreement which by their nature are intended to survive termination or expiry, including but not limited to those relating to warranties, author representations, liability, indemnification, confidentiality, and provisions concerning APC refunds in the event of Author’s fault, shall remain in full force and effect notwithstanding such termination or expiry. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00EE6783">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>In the event that the Publisher decides not to publish the Work, this Agreement shall be null and void.</w:t>
-      </w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Upon acceptance of the article the Publisher informs the corresponding author of the applicable APC, the transfer title, and the payment due date (deadline). The Publisher can extend the payment due date on written request by the corresponding author sent by email to the editors. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00EE6783">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. The publisher agrees to provide an invoice for the payment of the APC (if one is required) in accordance with the details specified in this agreement. The details to be placed on the invoice can be changed on written request by the payer, prior to the generation of the invoice. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00EE6783">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...48 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+        <w:t xml:space="preserve">12. The Authors grant the Publisher the right to process the Authors' personal data provided for purposes related to the publication process and issuing the invoice.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00EE6783">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>13. Refunds or partial refunds of the APC as specified in the APC regulations are possible only for manuscripts withdrawn from the editorial process on request of the corresponding author, and are not possible once the article has been published.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00EE6783">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...112 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>14. The APC is non-refundable in the event that the Work is withdrawn by the Publisher for reasons attributable to fault of the Authors, including but not limited to discovery of a breach of publishing ethics, plagiarism, or repeated failure to cooperate with the Publisher within deadlines reasonably set by the Publisher.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...17 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00EE6783">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>15. This agreement will be governed by the laws of Poland. Any disputes arising out of or in connection with this Agreement shall be subject to the exclusive jurisdiction of the common courts in Warsaw, Poland.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...50 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00EE6783">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16. If each author’s signature does not appear below, the Signing authors (and the signing employer, where relevant) represent that they sign this Agreement as authorized agents for and on behalf of the remaining authors and that this Agreement  is made on behalf of the same. The signing authors (and the signing </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>employer, where relevant) also represent and warrant that they have the full power to enter into this Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00EE6783">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Author/Signatory: ....................................................  Signature: ..........................................  Date:....................</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...17 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00EE6783">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Author/Signatory: ....................................................  Signature: ..........................................  Date:....................</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...17 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00EE6783">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00563E2E">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Author/Signatory: ....................................................  Signature: ..........................................  Date:....................</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...32 lines deleted...]
-      <w:type w:val="nextPage"/>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00EE6783">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EE6783" w:rsidRDefault="00EE6783">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00EE6783">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:left="1134" w:right="1134" w:gutter="0" w:header="0" w:top="1134" w:footer="0" w:bottom="1134"/>
-[...3 lines deleted...]
-      <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:formProt w:val="0"/>
+      <w:docGrid w:linePitch="100"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:pitch w:val="variable"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Liberation Serif">
+  <w:font w:name="Noto Serif CJK SC">
     <w:altName w:val="Times New Roman"/>
-    <w:charset w:val="01"/>
-[...1 lines deleted...]
-    <w:pitch w:val="variable"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...1 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Lohit Devanagari">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Mangal">
+    <w:altName w:val="Courier New"/>
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
   </w:font>
+  <w:font w:name="Noto Sans CJK SC">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Bookman Old Style">
-    <w:charset w:val="01"/>
+    <w:panose1 w:val="02050604050505020204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B9A53F4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F8D25170"/>
+    <w:lvl w:ilvl="0" w:tplc="A3C8B94A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D0A289BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="977875C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1980"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0A861A30">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="2520"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E474CCB4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="3240"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D002575A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="4140"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="86784034">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="4680"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8008508A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="5400"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2C0E789E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="6300"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="555445F7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B2B8C702"/>
+    <w:lvl w:ilvl="0" w:tplc="0F3E0190">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6DA4CACE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E424D976">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="076894AE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3FBED3BE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C646FDFE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="3960"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8EE4350A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0F7A0F9C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="23362E82">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="6120"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:autoHyphenation w:val="true"/>
+  <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:doNotBreakWrappedTables/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00EE6783"/>
+    <w:rsid w:val="00036406"/>
+    <w:rsid w:val="00563E2E"/>
+    <w:rsid w:val="007A50F4"/>
+    <w:rsid w:val="007B0B8E"/>
+    <w:rsid w:val="00EE6079"/>
+    <w:rsid w:val="00EE6783"/>
+    <w:rsid w:val="00F3503B"/>
+    <w:rsid w:val="00F46585"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2DB835CE"/>
+  <w15:docId w15:val="{0D77620F-749C-4483-BFFA-5EBF7B0C70AA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Noto Serif CJK SC" w:cs="Lohit Devanagari"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Noto Serif CJK SC" w:hAnsi="Calibri" w:cs="Lohit Devanagari"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:suppressAutoHyphens w:val="true"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2145,52 +2558,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2251,410 +2664,637 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normalny"/>
     <w:pPr>
-      <w:widowControl/>
-[...3 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:before="480"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Noto Serif CJK SC" w:cs="Lohit Devanagari"/>
-[...4 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:b/>
+      <w:color w:val="345A8A"/>
+      <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="paragraph" w:styleId="Nagwek2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:pPr>
+      <w:spacing w:before="200"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="4F81BD"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:pPr>
+      <w:spacing w:before="200"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="4F81BD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="table" w:default="1" w:styleId="Standardowy">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipercze">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="000080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="NumberingSymbols" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="NumberingSymbols">
     <w:name w:val="Numbering Symbols"/>
     <w:qFormat/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="Linenumber1" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="linenumber1">
     <w:name w:val="line number1"/>
     <w:qFormat/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="TekstkomentarzaZnak" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
     <w:name w:val="Tekst komentarza Znak"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Annotationtext"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstkomentarza"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Annotationreference">
+  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TematkomentarzaZnak" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
     <w:name w:val="Temat komentarza Znak"/>
     <w:basedOn w:val="TekstkomentarzaZnak"/>
-    <w:link w:val="Annotationsubject"/>
+    <w:link w:val="Tematkomentarza"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="00b21c82"/>
+    <w:rsid w:val="00B21C82"/>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002b13fc"/>
+    <w:rsid w:val="002B13FC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
-      <w:shd w:fill="E1DFDD" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Linenumber2">
+  <w:style w:type="character" w:customStyle="1" w:styleId="linenumber2">
     <w:name w:val="line number2"/>
     <w:qFormat/>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="LineNumber">
-[...1 lines deleted...]
-    <w:rPr/>
+  <w:style w:type="character" w:styleId="Numerwiersza">
+    <w:name w:val="line number"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="BodyText"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Tekstpodstawowy"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="true"/>
+      <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Noto Sans CJK SC"/>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Noto Sans CJK SC" w:hAnsi="Liberation Sans"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Tekstpodstawowy">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normalny"/>
     <w:pPr>
-      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
+      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="List">
+  <w:style w:type="paragraph" w:styleId="Lista">
     <w:name w:val="List"/>
-    <w:basedOn w:val="BodyText"/>
-[...1 lines deleted...]
-    <w:rPr/>
+    <w:basedOn w:val="Tekstpodstawowy"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
-[...26 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Legenda">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normalny"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption11" w:customStyle="1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
+    <w:name w:val="Index"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="caption1">
+    <w:name w:val="caption1"/>
+    <w:basedOn w:val="Normalny"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="caption11">
+    <w:name w:val="caption11"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="normal1">
     <w:name w:val="normal1"/>
     <w:qFormat/>
     <w:pPr>
-      <w:widowControl/>
-[...3 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="HorizontalLine" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HorizontalLine">
     <w:name w:val="Horizontal Line"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="BodyText"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Tekstpodstawowy"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:pBdr>
         <w:bottom w:val="double" w:sz="2" w:space="0" w:color="808080"/>
       </w:pBdr>
-      <w:spacing w:before="0" w:after="283"/>
+      <w:spacing w:after="283"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Annotationtext">
+  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstkomentarzaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr/>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="Poprawka">
     <w:name w:val="Revision"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="00b21c82"/>
+    <w:rsid w:val="00B21C82"/>
     <w:pPr>
-      <w:widowControl/>
-[...3 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:suppressAutoHyphens w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal" w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Noto Serif CJK SC"/>
-[...2 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:cs="Mangal"/>
       <w:szCs w:val="21"/>
-      <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Annotationsubject">
+  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Annotationtext"/>
-    <w:next w:val="Annotationtext"/>
+    <w:basedOn w:val="Tekstkomentarza"/>
+    <w:next w:val="Tekstkomentarza"/>
     <w:link w:val="TematkomentarzaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00b21c82"/>
-    <w:pPr/>
+    <w:rsid w:val="00B21C82"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
-[...4 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="paragraph" w:styleId="Tytu">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:pPr>
+      <w:spacing w:after="300"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="17365D"/>
+      <w:sz w:val="52"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Standardowy">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="paragraph" w:styleId="Podtytu">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:rPr>
+      <w:i/>
+      <w:color w:val="4F81BD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabela-Siatka">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00EE6079"/>
     <w:tblPr>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
     </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelasiatki3akcent2">
+    <w:name w:val="Grid Table 3 Accent 2"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00F46585"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="34B2FB" w:themeColor="accent2" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="34B2FB" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="34B2FB" w:themeColor="accent2" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="34B2FB" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="34B2FB" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="34B2FB" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BBE5FD" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BBE5FD" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="34B2FB" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="34B2FB" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="34B2FB" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="34B2FB" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelasiatki4akcent2">
+    <w:name w:val="Grid Table 4 Accent 2"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00F46585"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="34B2FB" w:themeColor="accent2" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="34B2FB" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="34B2FB" w:themeColor="accent2" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="34B2FB" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="34B2FB" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="34B2FB" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="0369A3" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="0369A3" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0369A3" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="0369A3" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="0369A3" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="0369A3" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BBE5FD" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BBE5FD" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:appol@ifpan.edu.pl" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="18a303"/>
+        <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="0369a3"/>
+        <a:srgbClr val="0369A3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="a33e03"/>
+        <a:srgbClr val="A33E03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8e03a3"/>
+        <a:srgbClr val="8E03A3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="c99c00"/>
+        <a:srgbClr val="C99C00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="c9211e"/>
+        <a:srgbClr val="C9211E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000ee"/>
+        <a:srgbClr val="0000EE"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="551a8b"/>
+        <a:srgbClr val="551A8B"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
-[...1 lines deleted...]
-        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="DejaVu Sans"/>
+        <a:cs typeface="DejaVu Sans"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
-[...1 lines deleted...]
-        <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="DejaVu Sans"/>
+        <a:cs typeface="DejaVu Sans"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
           <a:miter/>
         </a:ln>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
           <a:miter/>
         </a:ln>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
@@ -2663,60 +3303,95 @@
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E63E375F-7B35-40D6-9BB6-C805D9F5B385}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/7.6.7.2$Linux_X86_64 LibreOffice_project/60$Build-2</Application>
+  <Pages>4</Pages>
+  <Words>1526</Words>
+  <Characters>9160</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>76</Lines>
+  <Paragraphs>21</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Tytuł</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>Instytut Fizyki PAN</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>10665</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
-  <DocSecurity>4</DocSecurity>
-[...4 lines deleted...]
-  <Paragraphs>61</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Piotr Deuar</dc:creator>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>pl-PL</dc:language>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...3 lines deleted...]
-  <dc:title/>
 </cp:coreProperties>
 </file>
-
-[...2 lines deleted...]
-</file>