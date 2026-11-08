--- v1 (2026-02-25)
+++ v2 (2026-11-08)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00EF3B8F" w:rsidRDefault="00324A2F">
+    <w:p w:rsidR="005429D7" w:rsidRDefault="00366589">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ARTICLE PUBLICATION CHARGE REGULATIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF3B8F" w:rsidRDefault="00324A2F">
+    <w:p w:rsidR="005429D7" w:rsidRDefault="00366589">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Acta</w:t>
       </w:r>
@@ -114,66 +114,66 @@
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Polonica</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> A</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF3B8F" w:rsidRDefault="00EF3B8F">
+    <w:p w:rsidR="005429D7" w:rsidRDefault="005429D7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF3B8F" w:rsidRDefault="00324A2F">
+    <w:p w:rsidR="005429D7" w:rsidRDefault="00366589">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Acta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -190,1258 +190,1343 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Polonica</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A (APPA) is an open access journal freely available to all readers. To publish in APPA, authors are asked to pay an article publication charge (APC) </w:t>
-[...38 lines deleted...]
-    <w:p w:rsidR="00EF3B8F" w:rsidRDefault="00324A2F">
+        <w:t xml:space="preserve"> A (APPA) is an open </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>access journal freely available to all readers. To publish in APPA, authors are asked to pay an article publication charge (APC)</w:t>
+      </w:r>
+      <w:r w:rsidR="004876F3" w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The APC covers the costs of editorial work, management of the journal, printing, publication, and open access online to the journal articles. The APC only applies if the article is accepted for publication after peer-review and possible revision of the manuscript. There are no charges for rejected articles, no submission charges.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005429D7" w:rsidRDefault="005429D7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005429D7" w:rsidRDefault="00366589">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Article publication charges</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF3B8F" w:rsidRDefault="00EF3B8F">
-[...9 lines deleted...]
-    <w:p w:rsidR="00EF3B8F" w:rsidRDefault="00324A2F">
+    <w:p w:rsidR="005429D7" w:rsidRDefault="005429D7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005429D7" w:rsidRDefault="00366589">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The APCs for published articles are as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF3B8F" w:rsidRDefault="00EF3B8F">
-[...34 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="005429D7" w:rsidRDefault="005429D7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005429D7" w:rsidRPr="0067473B" w:rsidRDefault="00366589">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Articles up to 10 pages long</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">400 </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  EUR</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> net plus 23% VAT  </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(492       EUR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> including VAT)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF3B8F" w:rsidRDefault="00324A2F">
-[...35 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="005429D7" w:rsidRPr="0067473B" w:rsidRDefault="00366589">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">1600 PLN net </w:t>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-    <w:p w:rsidR="00EF3B8F" w:rsidRDefault="00EF3B8F">
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(1968     PLN including VAT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005429D7" w:rsidRPr="0067473B" w:rsidRDefault="00366589">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>448   USD net plus 23% VAT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(551</w:t>
+      </w:r>
+      <w:r w:rsidR="0067473B" w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>04 USD including VAT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005429D7" w:rsidRPr="0067473B" w:rsidRDefault="005429D7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF3B8F" w:rsidRDefault="00324A2F">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="005429D7" w:rsidRPr="0067473B" w:rsidRDefault="00366589">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Additional pages</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>25   EUR</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> plus 23% VAT   (30.75 EUR</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> gross)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF3B8F" w:rsidRDefault="00324A2F">
-[...35 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="005429D7" w:rsidRPr="0067473B" w:rsidRDefault="00366589">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>100 PLN</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> plus 23% VAT   (123     PLN</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> gross)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF3B8F" w:rsidRDefault="00EF3B8F">
+    <w:p w:rsidR="005429D7" w:rsidRPr="0067473B" w:rsidRDefault="00366589">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>28   USD plus 23% VAT   (34.44 USD gross)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005429D7" w:rsidRPr="0067473B" w:rsidRDefault="005429D7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF3B8F" w:rsidRDefault="00324A2F">
-[...63 lines deleted...]
-    <w:p w:rsidR="00EF3B8F" w:rsidRDefault="00EF3B8F">
+    <w:p w:rsidR="005429D7" w:rsidRDefault="00366589">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Page counts are made according to the final author-submitted accepted version of the article as converted by the editorial team into journal format, including figures and bibliography. After acceptance the editorial team will contact you regarding the APC and due date, and a pro-forma invoice will be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sent from our finances department. By default the due date is 14 days after sending of the pro-forma invoice and currency PLN for corresponding authors' affiliation in Poland and in EUR otherwise, unless the corresponding author requests differently.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005429D7" w:rsidRDefault="005429D7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF3B8F" w:rsidRDefault="00324A2F">
-[...27 lines deleted...]
-    <w:p w:rsidR="00EF3B8F" w:rsidRDefault="00EF3B8F">
+    <w:p w:rsidR="005429D7" w:rsidRDefault="00366589">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Accepted articles will not be published until payment has been received. Refunds or partial refunds of the APC are possible only for manuscripts withdrawn from the editorial process on request of the corresponding author, and are not possible once article has been published. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005429D7" w:rsidRDefault="005429D7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF3B8F" w:rsidRDefault="00324A2F">
+    <w:p w:rsidR="005429D7" w:rsidRDefault="00366589">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Special waivers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF3B8F" w:rsidRDefault="00EF3B8F">
+    <w:p w:rsidR="005429D7" w:rsidRDefault="005429D7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF3B8F" w:rsidRDefault="00324A2F">
+    <w:p w:rsidR="005429D7" w:rsidRDefault="00366589">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>APCs are waived for publications invited by the Scientific Committee of the Journal.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF3B8F" w:rsidRDefault="00324A2F">
+    <w:p w:rsidR="005429D7" w:rsidRDefault="00366589">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">The APC is reduced by 50% for APPA referees who have refereed at least 3 articles for the journal in the previous 365 days (the </w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00EF3B8F" w:rsidRDefault="00324A2F">
+        <w:t>The APC is reduced by 50% for APPA referees who have refereed at least 3 articles for the journal in the previous 365 days (the reduction can be applied once in 365 days).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005429D7" w:rsidRDefault="00366589">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The Publisher (IF PAN) can offer discretionary partial or full waivers in especially justified cases, by decision of the Editor-in-Chief. Such a decision is final.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF3B8F" w:rsidRDefault="00324A2F">
+    <w:p w:rsidR="005429D7" w:rsidRDefault="00366589">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Publication fees do not apply to articles first </w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00EF3B8F" w:rsidRDefault="00324A2F">
+        <w:t>Publication fees do not apply to articles first submitted before 1 September 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005429D7" w:rsidRDefault="00366589">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="DejaVu Sans" w:cs="DejaVu Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">For articles first submitted in the period 1 September to 31 December 2025 publication fees can be waived by decision of the Editor-in-Chief upon request by the corresponding author. Articles subject to this waiver will  </w:t>
-[...21 lines deleted...]
-    <w:p w:rsidR="00EF3B8F" w:rsidRDefault="00324A2F">
+        <w:t>For articles first submitted in the period 1 September to 31 December 2025 publication fees can be waived by decision of the Editor-in-Chief upon request by the corresponding author. Articles subject to this waiver will  be processed at a lower priority and their publication may be delayed by up to three months.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005429D7" w:rsidRDefault="005429D7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005429D7" w:rsidRDefault="00366589">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Payment details</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF3B8F" w:rsidRDefault="00EF3B8F">
-[...9 lines deleted...]
-    <w:p w:rsidR="00EF3B8F" w:rsidRPr="00324A2F" w:rsidRDefault="00324A2F">
+    <w:p w:rsidR="005429D7" w:rsidRDefault="005429D7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005429D7" w:rsidRDefault="00366589">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The editorial team will communicate the APC amount to the corresponding author after acceptance of the article. Please fill, sign, and send the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Publication and Copyright Transfer Agreement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> before making payment.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF3B8F" w:rsidRDefault="00EF3B8F">
-[...23 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="0067473B" w:rsidRDefault="0067473B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005429D7" w:rsidRDefault="00366589">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Payment is made by bank transfer to the following accounts:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF3B8F" w:rsidRDefault="00EF3B8F">
-[...9 lines deleted...]
-    <w:p w:rsidR="00EF3B8F" w:rsidRDefault="00324A2F">
+    <w:p w:rsidR="005429D7" w:rsidRDefault="005429D7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005429D7" w:rsidRPr="0067473B" w:rsidRDefault="00366589">
       <w:pPr>
         <w:spacing w:before="57" w:after="57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Account owner: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Institute of Physics, Polish Academy of Sciences, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Aleja</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Lotników</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 32/46,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>02-668 Warszawa, Poland</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF3B8F" w:rsidRDefault="00324A2F">
+    <w:p w:rsidR="005429D7" w:rsidRPr="0067473B" w:rsidRDefault="00366589">
       <w:pPr>
         <w:spacing w:before="57" w:after="57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Bank </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>name</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Bank Gospodarstwa Krajowego</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF3B8F" w:rsidRDefault="00324A2F">
+    <w:p w:rsidR="005429D7" w:rsidRPr="0067473B" w:rsidRDefault="00366589">
       <w:pPr>
         <w:spacing w:before="57" w:after="57"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">SWIFT/BIC: </w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:t>GOSKPLPW</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF3B8F" w:rsidRDefault="00324A2F">
+    <w:p w:rsidR="005429D7" w:rsidRPr="0067473B" w:rsidRDefault="00366589">
       <w:pPr>
         <w:spacing w:before="57" w:after="57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Account number for </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Payment in EUR: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>PL 35 1130 1017 0013 4373 9820 0027</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF3B8F" w:rsidRDefault="00324A2F">
+    <w:p w:rsidR="005429D7" w:rsidRPr="0067473B" w:rsidRDefault="00366589">
       <w:pPr>
         <w:spacing w:before="57" w:after="57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Account number for </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Payment in PLN: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-    <w:p w:rsidR="00EF3B8F" w:rsidRDefault="00324A2F">
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>PL 89 1130 1017 0013 4373 9820 0025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005429D7" w:rsidRPr="0067473B" w:rsidRDefault="00366589">
       <w:pPr>
         <w:spacing w:before="57" w:after="57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Account number for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payment in USD: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>PL 35 1130 1017 0013 4373 9820 0026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005429D7" w:rsidRDefault="00366589">
+      <w:pPr>
+        <w:spacing w:before="57" w:after="57"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Transfer title/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>tytułem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">APC for manuscript #### </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...23 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0067473B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0067473B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(please replace "####" by your manuscript number)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF3B8F" w:rsidRDefault="00EF3B8F">
-[...9 lines deleted...]
-    <w:sectPr w:rsidR="00EF3B8F">
+    <w:p w:rsidR="005429D7" w:rsidRDefault="005429D7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="005429D7">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="964" w:right="1134" w:bottom="964" w:left="1134" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="100"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
-    <w:altName w:val="Arial Unicode MS"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="01"/>
-    <w:family w:val="swiss"/>
-    <w:pitch w:val="default"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Serif CJK SC">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Devanagari">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:altName w:val="Courier New"/>
@@ -1470,53 +1555,53 @@
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="016110A8"/>
+    <w:nsid w:val="11D95430"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="58726B1C"/>
+    <w:tmpl w:val="DF0A0D8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
@@ -1610,53 +1695,53 @@
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="382A6F80"/>
+    <w:nsid w:val="62B0461F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="8E04A830"/>
+    <w:tmpl w:val="A8728A38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
@@ -1756,79 +1841,83 @@
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EF3B8F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00EF3B8F"/>
+    <w:rsidRoot w:val="005429D7"/>
+    <w:rsid w:val="00366589"/>
+    <w:rsid w:val="004876F3"/>
+    <w:rsid w:val="005429D7"/>
+    <w:rsid w:val="0067473B"/>
+    <w:rsid w:val="006E48DE"/>
+    <w:rsid w:val="009C2771"/>
+    <w:rsid w:val="00BC0F37"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{2F8F8592-EBF5-4946-A8E9-51AE4137C743}"/>
+  <w15:docId w15:val="{1D0EDCFD-A80A-463A-A20A-46E8CD29F492}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Noto Serif CJK SC" w:hAnsi="Calibri" w:cs="Lohit Devanagari"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pl-PL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2257,50 +2346,54 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
     <w:name w:val="Temat komentarza Znak"/>
     <w:basedOn w:val="TekstkomentarzaZnak"/>
     <w:link w:val="Tematkomentarza"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B835CD"/>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="linenumber1">
+    <w:name w:val="line number1"/>
+    <w:qFormat/>
+  </w:style>
   <w:style w:type="character" w:styleId="Numerwiersza">
     <w:name w:val="line number"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Tekstpodstawowy"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Noto Sans CJK SC" w:hAnsi="Liberation Sans"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstpodstawowy">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:pPr>
       <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
@@ -2320,83 +2413,113 @@
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
     <w:name w:val="Index"/>
     <w:basedOn w:val="Normalny"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="caption1">
     <w:name w:val="caption1"/>
     <w:basedOn w:val="Normalny"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="caption11">
+    <w:name w:val="caption11"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstkomentarzaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:cs="Mangal"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tematkomentarza">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Tekstkomentarza"/>
     <w:next w:val="Tekstkomentarza"/>
     <w:link w:val="TematkomentarzaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B835CD"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Poprawka">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00366589"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Mangal"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
@@ -2472,69 +2595,69 @@
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>479</Words>
-  <Characters>2875</Characters>
+  <Words>494</Words>
+  <Characters>2970</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
+  <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Instytut Fizyki PAN</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3348</CharactersWithSpaces>
+  <CharactersWithSpaces>3458</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Piotr Deuar</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>pl-PL</dc:language>
 </cp:coreProperties>
 </file>